--- v2 (2026-07-19)
+++ v3 (2026-10-17)
@@ -128,69 +128,69 @@
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NPR</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
     <t>XAU</t>
   </si>
   <si>
     <t>XAG</t>
   </si>
   <si>
     <t>SDR</t>
   </si>
   <si>
-    <t>2026-07-18</t>
-[...17 lines deleted...]
-    <t>2026-07-12</t>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>2026-10-11</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -221,51 +221,51 @@
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="2.42578125" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="11.42578125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="6.42578125" customWidth="true" bestFit="true"/>
-    <col min="11" max="11" width="5.42578125" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="5.42578125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="5.42578125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="21" max="21" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="22" max="22" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="23" max="23" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="24" max="24" width="4.42578125" customWidth="true" bestFit="true"/>
     <col min="25" max="25" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="26" max="26" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="27" max="27" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="28" max="28" width="9.42578125" customWidth="true" bestFit="true"/>
     <col min="29" max="29" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="30" max="30" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="31" max="31" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="32" max="32" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="33" max="33" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="34" max="34" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="35" max="35" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="36" max="36" width="6.42578125" customWidth="true" bestFit="true"/>
@@ -383,889 +383,889 @@
       </c>
       <c r="AJ1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" t="n">
-        <v>3583.88</v>
+        <v>3596.3</v>
       </c>
       <c r="D2" t="n">
-        <v>4098.53</v>
+        <v>4041.88</v>
       </c>
       <c r="E2" t="n">
-        <v>22.08</v>
+        <v>22.76</v>
       </c>
       <c r="F2" t="n">
-        <v>4444.57</v>
+        <v>4360.74</v>
       </c>
       <c r="G2" t="n">
-        <v>370.74</v>
+        <v>362.86</v>
       </c>
       <c r="H2" t="n">
-        <v>4807.95</v>
+        <v>4787.21</v>
       </c>
       <c r="I2" t="n">
-        <v>2152.48</v>
+        <v>2159.94</v>
       </c>
       <c r="J2" t="n">
-        <v>11.45</v>
+        <v>11.12</v>
       </c>
       <c r="K2" t="n">
-        <v>72.3</v>
+        <v>67.28</v>
       </c>
       <c r="L2" t="n">
-        <v>37.54</v>
+        <v>37.87</v>
       </c>
       <c r="M2" t="n">
-        <v>457.19</v>
+        <v>458.26</v>
       </c>
       <c r="N2" t="n">
-        <v>47.09</v>
+        <v>42.94</v>
       </c>
       <c r="O2" t="n">
-        <v>7.66</v>
+        <v>7.95</v>
       </c>
       <c r="P2" t="n">
-        <v>527.41</v>
+        <v>537.81</v>
       </c>
       <c r="Q2" t="n">
-        <v>2.37</v>
+        <v>2.7</v>
       </c>
       <c r="R2" t="n">
-        <v>27.57</v>
+        <v>27.66</v>
       </c>
       <c r="S2" t="n">
-        <v>2527.69</v>
+        <v>2538.77</v>
       </c>
       <c r="T2" t="n">
-        <v>2486.32</v>
+        <v>2503.02</v>
       </c>
       <c r="U2" t="n">
-        <v>169.01</v>
+        <v>166.04</v>
       </c>
       <c r="V2" t="n">
-        <v>111.39</v>
+        <v>111.02</v>
       </c>
       <c r="W2" t="n">
-        <v>107.25</v>
+        <v>107.66</v>
       </c>
       <c r="X2" t="n">
         <v>0.2</v>
       </c>
       <c r="Y2" t="n">
-        <v>878.94</v>
+        <v>881.12</v>
       </c>
       <c r="Z2" t="n">
-        <v>2771.86</v>
+        <v>2809.94</v>
       </c>
       <c r="AA2" t="n">
-        <v>975.82</v>
+        <v>979.22</v>
       </c>
       <c r="AB2" t="n">
-        <v>11645.43</v>
+        <v>11670.61</v>
       </c>
       <c r="AC2" t="n">
-        <v>2054.82</v>
+        <v>2037.48</v>
       </c>
       <c r="AD2" t="n">
-        <v>548.25</v>
+        <v>540.71</v>
       </c>
       <c r="AE2" t="n">
-        <v>952.07</v>
+        <v>924.93</v>
       </c>
       <c r="AF2" t="n">
-        <v>80.46</v>
+        <v>80.17</v>
       </c>
       <c r="AG2" t="n">
-        <v>366.65</v>
+        <v>380.66</v>
       </c>
       <c r="AH2" t="n">
-        <v>23.46</v>
+        <v>23.67</v>
       </c>
       <c r="AI2" t="n">
-        <v>219.05</v>
+        <v>218.66</v>
       </c>
       <c r="AJ2" t="n">
-        <v>76.54</v>
+        <v>72.62</v>
       </c>
       <c r="AK2" t="n">
         <v>0.14</v>
       </c>
       <c r="AL2" t="n">
-        <v>1.472291951E7</v>
+        <v>1.50583914E7</v>
       </c>
       <c r="AM2" t="n">
-        <v>212273.21</v>
+        <v>207653.6</v>
       </c>
       <c r="AN2" t="n">
-        <v>4862.83</v>
+        <v>4869.39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="n">
-        <v>3583.88</v>
+        <v>3596.01</v>
       </c>
       <c r="D3" t="n">
-        <v>4098.53</v>
+        <v>4031.31</v>
       </c>
       <c r="E3" t="n">
-        <v>22.08</v>
+        <v>22.78</v>
       </c>
       <c r="F3" t="n">
-        <v>4444.57</v>
+        <v>4332.28</v>
       </c>
       <c r="G3" t="n">
-        <v>370.74</v>
+        <v>360.42</v>
       </c>
       <c r="H3" t="n">
-        <v>4807.95</v>
+        <v>4762.38</v>
       </c>
       <c r="I3" t="n">
-        <v>2152.48</v>
+        <v>2159.77</v>
       </c>
       <c r="J3" t="n">
-        <v>11.45</v>
+        <v>11.07</v>
       </c>
       <c r="K3" t="n">
-        <v>72.3</v>
+        <v>67.43</v>
       </c>
       <c r="L3" t="n">
-        <v>37.54</v>
+        <v>37.85</v>
       </c>
       <c r="M3" t="n">
-        <v>457.19</v>
+        <v>458.25</v>
       </c>
       <c r="N3" t="n">
-        <v>47.09</v>
+        <v>42.99</v>
       </c>
       <c r="O3" t="n">
-        <v>7.66</v>
+        <v>7.94</v>
       </c>
       <c r="P3" t="n">
-        <v>527.41</v>
+        <v>537.38</v>
       </c>
       <c r="Q3" t="n">
-        <v>2.37</v>
+        <v>2.68</v>
       </c>
       <c r="R3" t="n">
-        <v>27.57</v>
+        <v>27.66</v>
       </c>
       <c r="S3" t="n">
-        <v>2527.69</v>
+        <v>2530.53</v>
       </c>
       <c r="T3" t="n">
-        <v>2486.32</v>
+        <v>2493.47</v>
       </c>
       <c r="U3" t="n">
-        <v>169.01</v>
+        <v>165.54</v>
       </c>
       <c r="V3" t="n">
-        <v>111.39</v>
+        <v>110.95</v>
       </c>
       <c r="W3" t="n">
-        <v>107.25</v>
+        <v>107.31</v>
       </c>
       <c r="X3" t="n">
         <v>0.2</v>
       </c>
       <c r="Y3" t="n">
-        <v>878.94</v>
+        <v>881.38</v>
       </c>
       <c r="Z3" t="n">
-        <v>2771.86</v>
+        <v>2803.58</v>
       </c>
       <c r="AA3" t="n">
-        <v>975.82</v>
+        <v>979.12</v>
       </c>
       <c r="AB3" t="n">
-        <v>11645.43</v>
+        <v>11669.67</v>
       </c>
       <c r="AC3" t="n">
-        <v>2054.82</v>
+        <v>2017.54</v>
       </c>
       <c r="AD3" t="n">
-        <v>548.25</v>
+        <v>539.3</v>
       </c>
       <c r="AE3" t="n">
-        <v>952.07</v>
+        <v>922.66</v>
       </c>
       <c r="AF3" t="n">
-        <v>80.46</v>
+        <v>80.02</v>
       </c>
       <c r="AG3" t="n">
-        <v>366.65</v>
+        <v>377.69</v>
       </c>
       <c r="AH3" t="n">
-        <v>23.46</v>
+        <v>23.66</v>
       </c>
       <c r="AI3" t="n">
-        <v>219.05</v>
+        <v>217.35</v>
       </c>
       <c r="AJ3" t="n">
-        <v>76.54</v>
+        <v>72.77</v>
       </c>
       <c r="AK3" t="n">
         <v>0.14</v>
       </c>
       <c r="AL3" t="n">
-        <v>1.472291951E7</v>
+        <v>1.490900352E7</v>
       </c>
       <c r="AM3" t="n">
-        <v>212273.21</v>
+        <v>203272.38</v>
       </c>
       <c r="AN3" t="n">
-        <v>4862.83</v>
+        <v>4864.81</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="n">
-        <v>3583.88</v>
+        <v>3595.99</v>
       </c>
       <c r="D4" t="n">
-        <v>4098.53</v>
+        <v>4027.33</v>
       </c>
       <c r="E4" t="n">
-        <v>22.08</v>
+        <v>22.71</v>
       </c>
       <c r="F4" t="n">
-        <v>4444.57</v>
+        <v>4317.17</v>
       </c>
       <c r="G4" t="n">
-        <v>370.74</v>
+        <v>361.1</v>
       </c>
       <c r="H4" t="n">
-        <v>4807.95</v>
+        <v>4768.82</v>
       </c>
       <c r="I4" t="n">
-        <v>2152.48</v>
+        <v>2159.75</v>
       </c>
       <c r="J4" t="n">
-        <v>11.45</v>
+        <v>11.07</v>
       </c>
       <c r="K4" t="n">
-        <v>72.3</v>
+        <v>67.75</v>
       </c>
       <c r="L4" t="n">
-        <v>37.54</v>
+        <v>37.83</v>
       </c>
       <c r="M4" t="n">
-        <v>457.19</v>
+        <v>458.21</v>
       </c>
       <c r="N4" t="n">
-        <v>47.09</v>
+        <v>42.83</v>
       </c>
       <c r="O4" t="n">
-        <v>7.66</v>
+        <v>8.0</v>
       </c>
       <c r="P4" t="n">
-        <v>527.41</v>
+        <v>537.28</v>
       </c>
       <c r="Q4" t="n">
-        <v>2.37</v>
+        <v>2.69</v>
       </c>
       <c r="R4" t="n">
-        <v>27.57</v>
+        <v>27.66</v>
       </c>
       <c r="S4" t="n">
-        <v>2527.69</v>
+        <v>2529.98</v>
       </c>
       <c r="T4" t="n">
-        <v>2486.32</v>
+        <v>2519.71</v>
       </c>
       <c r="U4" t="n">
-        <v>169.01</v>
+        <v>165.29</v>
       </c>
       <c r="V4" t="n">
-        <v>111.39</v>
+        <v>111.8</v>
       </c>
       <c r="W4" t="n">
-        <v>107.25</v>
+        <v>107.09</v>
       </c>
       <c r="X4" t="n">
         <v>0.2</v>
       </c>
       <c r="Y4" t="n">
-        <v>878.94</v>
+        <v>881.1</v>
       </c>
       <c r="Z4" t="n">
-        <v>2771.86</v>
+        <v>2806.41</v>
       </c>
       <c r="AA4" t="n">
-        <v>975.82</v>
+        <v>979.11</v>
       </c>
       <c r="AB4" t="n">
-        <v>11645.43</v>
+        <v>11669.61</v>
       </c>
       <c r="AC4" t="n">
-        <v>2054.82</v>
+        <v>2021.13</v>
       </c>
       <c r="AD4" t="n">
-        <v>548.25</v>
+        <v>538.77</v>
       </c>
       <c r="AE4" t="n">
-        <v>952.07</v>
+        <v>921.09</v>
       </c>
       <c r="AF4" t="n">
-        <v>80.46</v>
+        <v>79.86</v>
       </c>
       <c r="AG4" t="n">
-        <v>366.65</v>
+        <v>378.58</v>
       </c>
       <c r="AH4" t="n">
-        <v>23.46</v>
+        <v>23.64</v>
       </c>
       <c r="AI4" t="n">
-        <v>219.05</v>
+        <v>218.05</v>
       </c>
       <c r="AJ4" t="n">
-        <v>76.54</v>
+        <v>72.81</v>
       </c>
       <c r="AK4" t="n">
         <v>0.14</v>
       </c>
       <c r="AL4" t="n">
-        <v>1.472291951E7</v>
+        <v>1.492152455E7</v>
       </c>
       <c r="AM4" t="n">
-        <v>212273.21</v>
+        <v>211025.28</v>
       </c>
       <c r="AN4" t="n">
-        <v>4862.83</v>
+        <v>4864.01</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="n">
-        <v>3583.88</v>
+        <v>3595.94</v>
       </c>
       <c r="D5" t="n">
-        <v>4098.53</v>
+        <v>4023.32</v>
       </c>
       <c r="E5" t="n">
-        <v>22.08</v>
+        <v>22.73</v>
       </c>
       <c r="F5" t="n">
-        <v>4444.57</v>
+        <v>4316.6</v>
       </c>
       <c r="G5" t="n">
-        <v>370.74</v>
+        <v>359.5</v>
       </c>
       <c r="H5" t="n">
-        <v>4807.95</v>
+        <v>4758.69</v>
       </c>
       <c r="I5" t="n">
-        <v>2152.48</v>
+        <v>2159.72</v>
       </c>
       <c r="J5" t="n">
-        <v>11.45</v>
+        <v>11.04</v>
       </c>
       <c r="K5" t="n">
-        <v>72.3</v>
+        <v>68.17</v>
       </c>
       <c r="L5" t="n">
-        <v>37.54</v>
+        <v>37.76</v>
       </c>
       <c r="M5" t="n">
-        <v>457.19</v>
+        <v>458.21</v>
       </c>
       <c r="N5" t="n">
-        <v>47.09</v>
+        <v>42.94</v>
       </c>
       <c r="O5" t="n">
-        <v>7.66</v>
+        <v>8.0</v>
       </c>
       <c r="P5" t="n">
-        <v>527.41</v>
+        <v>537.15</v>
       </c>
       <c r="Q5" t="n">
-        <v>2.37</v>
+        <v>2.68</v>
       </c>
       <c r="R5" t="n">
-        <v>27.57</v>
+        <v>27.66</v>
       </c>
       <c r="S5" t="n">
-        <v>2527.69</v>
+        <v>2520.99</v>
       </c>
       <c r="T5" t="n">
-        <v>2486.32</v>
+        <v>2504.93</v>
       </c>
       <c r="U5" t="n">
-        <v>169.01</v>
+        <v>165.15</v>
       </c>
       <c r="V5" t="n">
-        <v>111.39</v>
+        <v>111.81</v>
       </c>
       <c r="W5" t="n">
-        <v>107.25</v>
+        <v>107.23</v>
       </c>
       <c r="X5" t="n">
         <v>0.2</v>
       </c>
       <c r="Y5" t="n">
-        <v>878.94</v>
+        <v>880.17</v>
       </c>
       <c r="Z5" t="n">
-        <v>2771.86</v>
+        <v>2809.11</v>
       </c>
       <c r="AA5" t="n">
-        <v>975.82</v>
+        <v>979.01</v>
       </c>
       <c r="AB5" t="n">
-        <v>11645.43</v>
+        <v>11663.77</v>
       </c>
       <c r="AC5" t="n">
-        <v>2054.82</v>
+        <v>2014.45</v>
       </c>
       <c r="AD5" t="n">
-        <v>548.25</v>
+        <v>538.22</v>
       </c>
       <c r="AE5" t="n">
-        <v>952.07</v>
+        <v>917.71</v>
       </c>
       <c r="AF5" t="n">
-        <v>80.46</v>
+        <v>79.81</v>
       </c>
       <c r="AG5" t="n">
-        <v>366.65</v>
+        <v>376.42</v>
       </c>
       <c r="AH5" t="n">
-        <v>23.46</v>
+        <v>23.6</v>
       </c>
       <c r="AI5" t="n">
-        <v>219.05</v>
+        <v>218.43</v>
       </c>
       <c r="AJ5" t="n">
-        <v>76.54</v>
+        <v>72.84</v>
       </c>
       <c r="AK5" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" t="n">
-        <v>1.472291951E7</v>
+        <v>1.505864602E7</v>
       </c>
       <c r="AM5" t="n">
-        <v>212273.21</v>
+        <v>217882.68</v>
       </c>
       <c r="AN5" t="n">
-        <v>4862.83</v>
+        <v>4866.24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="n">
-        <v>3583.88</v>
+        <v>3595.47</v>
       </c>
       <c r="D6" t="n">
-        <v>4098.53</v>
+        <v>4028.01</v>
       </c>
       <c r="E6" t="n">
-        <v>22.08</v>
+        <v>22.69</v>
       </c>
       <c r="F6" t="n">
-        <v>4444.57</v>
+        <v>4322.78</v>
       </c>
       <c r="G6" t="n">
-        <v>370.74</v>
+        <v>359.6</v>
       </c>
       <c r="H6" t="n">
-        <v>4807.95</v>
+        <v>4762.56</v>
       </c>
       <c r="I6" t="n">
-        <v>2152.48</v>
+        <v>2159.44</v>
       </c>
       <c r="J6" t="n">
-        <v>11.45</v>
+        <v>11.04</v>
       </c>
       <c r="K6" t="n">
-        <v>72.3</v>
+        <v>68.25</v>
       </c>
       <c r="L6" t="n">
         <v>37.54</v>
       </c>
       <c r="M6" t="n">
-        <v>457.19</v>
+        <v>458.16</v>
       </c>
       <c r="N6" t="n">
-        <v>47.09</v>
+        <v>42.93</v>
       </c>
       <c r="O6" t="n">
-        <v>7.66</v>
+        <v>7.95</v>
       </c>
       <c r="P6" t="n">
-        <v>527.41</v>
+        <v>537.19</v>
       </c>
       <c r="Q6" t="n">
-        <v>2.37</v>
+        <v>2.7</v>
       </c>
       <c r="R6" t="n">
-        <v>27.57</v>
+        <v>27.66</v>
       </c>
       <c r="S6" t="n">
-        <v>2527.69</v>
+        <v>2521.63</v>
       </c>
       <c r="T6" t="n">
-        <v>2486.32</v>
+        <v>2508.92</v>
       </c>
       <c r="U6" t="n">
-        <v>169.01</v>
+        <v>165.18</v>
       </c>
       <c r="V6" t="n">
-        <v>111.39</v>
+        <v>112.64</v>
       </c>
       <c r="W6" t="n">
-        <v>107.25</v>
+        <v>107.06</v>
       </c>
       <c r="X6" t="n">
         <v>0.2</v>
       </c>
       <c r="Y6" t="n">
-        <v>878.94</v>
+        <v>880.81</v>
       </c>
       <c r="Z6" t="n">
-        <v>2771.86</v>
+        <v>2809.51</v>
       </c>
       <c r="AA6" t="n">
-        <v>975.82</v>
+        <v>978.95</v>
       </c>
       <c r="AB6" t="n">
-        <v>11645.43</v>
+        <v>11667.92</v>
       </c>
       <c r="AC6" t="n">
-        <v>2054.82</v>
+        <v>2014.72</v>
       </c>
       <c r="AD6" t="n">
-        <v>548.25</v>
+        <v>538.9</v>
       </c>
       <c r="AE6" t="n">
-        <v>952.07</v>
+        <v>917.93</v>
       </c>
       <c r="AF6" t="n">
-        <v>80.46</v>
+        <v>80.03</v>
       </c>
       <c r="AG6" t="n">
-        <v>366.65</v>
+        <v>375.62</v>
       </c>
       <c r="AH6" t="n">
         <v>23.46</v>
       </c>
       <c r="AI6" t="n">
-        <v>219.05</v>
+        <v>217.74</v>
       </c>
       <c r="AJ6" t="n">
-        <v>76.54</v>
+        <v>72.88</v>
       </c>
       <c r="AK6" t="n">
         <v>0.14</v>
       </c>
       <c r="AL6" t="n">
-        <v>1.472291951E7</v>
+        <v>1.503199491E7</v>
       </c>
       <c r="AM6" t="n">
-        <v>212273.21</v>
+        <v>218798.37</v>
       </c>
       <c r="AN6" t="n">
-        <v>4862.83</v>
+        <v>4865.61</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" t="n">
-        <v>3583.88</v>
+        <v>3595.56</v>
       </c>
       <c r="D7" t="n">
-        <v>4098.53</v>
+        <v>4038.35</v>
       </c>
       <c r="E7" t="n">
-        <v>22.08</v>
+        <v>22.71</v>
       </c>
       <c r="F7" t="n">
-        <v>4444.57</v>
+        <v>4332.52</v>
       </c>
       <c r="G7" t="n">
-        <v>370.74</v>
+        <v>361.5</v>
       </c>
       <c r="H7" t="n">
-        <v>4807.95</v>
+        <v>4762.5</v>
       </c>
       <c r="I7" t="n">
-        <v>2152.48</v>
+        <v>2159.5</v>
       </c>
       <c r="J7" t="n">
-        <v>11.45</v>
+        <v>11.07</v>
       </c>
       <c r="K7" t="n">
-        <v>72.3</v>
+        <v>68.66</v>
       </c>
       <c r="L7" t="n">
-        <v>37.54</v>
+        <v>37.16</v>
       </c>
       <c r="M7" t="n">
-        <v>457.19</v>
+        <v>458.17</v>
       </c>
       <c r="N7" t="n">
-        <v>47.09</v>
+        <v>42.27</v>
       </c>
       <c r="O7" t="n">
-        <v>7.66</v>
+        <v>7.95</v>
       </c>
       <c r="P7" t="n">
-        <v>527.41</v>
+        <v>537.19</v>
       </c>
       <c r="Q7" t="n">
-        <v>2.37</v>
+        <v>2.68</v>
       </c>
       <c r="R7" t="n">
-        <v>27.57</v>
+        <v>27.66</v>
       </c>
       <c r="S7" t="n">
-        <v>2527.69</v>
+        <v>2528.08</v>
       </c>
       <c r="T7" t="n">
-        <v>2486.32</v>
+        <v>2510.24</v>
       </c>
       <c r="U7" t="n">
-        <v>169.01</v>
+        <v>165.73</v>
       </c>
       <c r="V7" t="n">
-        <v>111.39</v>
+        <v>112.64</v>
       </c>
       <c r="W7" t="n">
-        <v>107.25</v>
+        <v>107.23</v>
       </c>
       <c r="X7" t="n">
         <v>0.2</v>
       </c>
       <c r="Y7" t="n">
-        <v>878.94</v>
+        <v>879.76</v>
       </c>
       <c r="Z7" t="n">
-        <v>2771.86</v>
+        <v>2809.36</v>
       </c>
       <c r="AA7" t="n">
-        <v>975.82</v>
+        <v>979.0</v>
       </c>
       <c r="AB7" t="n">
-        <v>11645.43</v>
+        <v>11668.21</v>
       </c>
       <c r="AC7" t="n">
-        <v>2054.82</v>
+        <v>2018.55</v>
       </c>
       <c r="AD7" t="n">
-        <v>548.25</v>
+        <v>540.24</v>
       </c>
       <c r="AE7" t="n">
-        <v>952.07</v>
+        <v>922.27</v>
       </c>
       <c r="AF7" t="n">
-        <v>80.46</v>
+        <v>80.11</v>
       </c>
       <c r="AG7" t="n">
-        <v>366.65</v>
+        <v>375.87</v>
       </c>
       <c r="AH7" t="n">
-        <v>23.46</v>
+        <v>23.23</v>
       </c>
       <c r="AI7" t="n">
-        <v>219.05</v>
+        <v>217.38</v>
       </c>
       <c r="AJ7" t="n">
-        <v>76.54</v>
+        <v>72.87</v>
       </c>
       <c r="AK7" t="n">
         <v>0.14</v>
       </c>
       <c r="AL7" t="n">
-        <v>1.472291951E7</v>
+        <v>1.508182811E7</v>
       </c>
       <c r="AM7" t="n">
-        <v>212273.21</v>
+        <v>217312.41</v>
       </c>
       <c r="AN7" t="n">
-        <v>4862.83</v>
+        <v>4860.64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="n">
-        <v>3583.88</v>
+        <v>3595.56</v>
       </c>
       <c r="D8" t="n">
-        <v>4098.53</v>
+        <v>4038.35</v>
       </c>
       <c r="E8" t="n">
-        <v>22.08</v>
+        <v>22.71</v>
       </c>
       <c r="F8" t="n">
-        <v>4444.57</v>
+        <v>4332.52</v>
       </c>
       <c r="G8" t="n">
-        <v>370.74</v>
+        <v>361.5</v>
       </c>
       <c r="H8" t="n">
-        <v>4807.95</v>
+        <v>4762.5</v>
       </c>
       <c r="I8" t="n">
-        <v>2152.48</v>
+        <v>2159.5</v>
       </c>
       <c r="J8" t="n">
-        <v>11.45</v>
+        <v>11.07</v>
       </c>
       <c r="K8" t="n">
-        <v>72.3</v>
+        <v>68.66</v>
       </c>
       <c r="L8" t="n">
-        <v>37.54</v>
+        <v>37.16</v>
       </c>
       <c r="M8" t="n">
-        <v>457.19</v>
+        <v>458.17</v>
       </c>
       <c r="N8" t="n">
-        <v>47.09</v>
+        <v>42.27</v>
       </c>
       <c r="O8" t="n">
-        <v>7.66</v>
+        <v>7.95</v>
       </c>
       <c r="P8" t="n">
-        <v>527.41</v>
+        <v>537.19</v>
       </c>
       <c r="Q8" t="n">
-        <v>2.37</v>
+        <v>2.68</v>
       </c>
       <c r="R8" t="n">
-        <v>27.57</v>
+        <v>27.66</v>
       </c>
       <c r="S8" t="n">
-        <v>2527.69</v>
+        <v>2528.08</v>
       </c>
       <c r="T8" t="n">
-        <v>2486.32</v>
+        <v>2510.24</v>
       </c>
       <c r="U8" t="n">
-        <v>169.01</v>
+        <v>165.73</v>
       </c>
       <c r="V8" t="n">
-        <v>111.39</v>
+        <v>112.64</v>
       </c>
       <c r="W8" t="n">
-        <v>107.25</v>
+        <v>107.23</v>
       </c>
       <c r="X8" t="n">
         <v>0.2</v>
       </c>
       <c r="Y8" t="n">
-        <v>878.94</v>
+        <v>879.76</v>
       </c>
       <c r="Z8" t="n">
-        <v>2771.86</v>
+        <v>2809.36</v>
       </c>
       <c r="AA8" t="n">
-        <v>975.82</v>
+        <v>979.0</v>
       </c>
       <c r="AB8" t="n">
-        <v>11645.43</v>
+        <v>11668.21</v>
       </c>
       <c r="AC8" t="n">
-        <v>2054.82</v>
+        <v>2018.55</v>
       </c>
       <c r="AD8" t="n">
-        <v>548.25</v>
+        <v>540.24</v>
       </c>
       <c r="AE8" t="n">
-        <v>952.07</v>
+        <v>922.27</v>
       </c>
       <c r="AF8" t="n">
-        <v>80.46</v>
+        <v>80.11</v>
       </c>
       <c r="AG8" t="n">
-        <v>366.65</v>
+        <v>375.87</v>
       </c>
       <c r="AH8" t="n">
-        <v>23.46</v>
+        <v>23.23</v>
       </c>
       <c r="AI8" t="n">
-        <v>219.05</v>
+        <v>217.38</v>
       </c>
       <c r="AJ8" t="n">
-        <v>76.54</v>
+        <v>72.87</v>
       </c>
       <c r="AK8" t="n">
         <v>0.14</v>
       </c>
       <c r="AL8" t="n">
-        <v>1.472291951E7</v>
+        <v>1.508182811E7</v>
       </c>
       <c r="AM8" t="n">
-        <v>212273.21</v>
+        <v>217312.41</v>
       </c>
       <c r="AN8" t="n">
-        <v>4862.83</v>
+        <v>4860.64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Operator Report</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Operator Report</dc:creator>
 </cp:coreProperties>
 </file>