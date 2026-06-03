--- v0 (2026-04-05)
+++ v1 (2026-06-03)
@@ -128,69 +128,69 @@
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NPR</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
     <t>XAU</t>
   </si>
   <si>
     <t>XAG</t>
   </si>
   <si>
     <t>SDR</t>
   </si>
   <si>
-    <t>2026-04-04</t>
-[...17 lines deleted...]
-    <t>2026-03-29</t>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -234,51 +234,51 @@
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="2.42578125" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="11.42578125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="5.42578125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="5.42578125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="21" max="21" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="22" max="22" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="23" max="23" width="7.42578125" customWidth="true" bestFit="true"/>
-    <col min="24" max="24" width="5.42578125" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="4.42578125" customWidth="true" bestFit="true"/>
     <col min="25" max="25" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="26" max="26" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="27" max="27" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="28" max="28" width="9.42578125" customWidth="true" bestFit="true"/>
     <col min="29" max="29" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="30" max="30" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="31" max="31" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="32" max="32" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="33" max="33" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="34" max="34" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="35" max="35" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="36" max="36" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="37" max="37" width="5.42578125" customWidth="true" bestFit="true"/>
     <col min="38" max="38" width="14.42578125" customWidth="true" bestFit="true"/>
     <col min="39" max="39" width="10.42578125" customWidth="true" bestFit="true"/>
     <col min="40" max="40" width="8.42578125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -383,889 +383,889 @@
       </c>
       <c r="AJ1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" t="n">
-        <v>3571.64</v>
+        <v>3575.99</v>
       </c>
       <c r="D2" t="n">
-        <v>4122.57</v>
+        <v>4154.05</v>
       </c>
       <c r="E2" t="n">
-        <v>22.38</v>
+        <v>22.39</v>
       </c>
       <c r="F2" t="n">
-        <v>4476.58</v>
+        <v>4530.58</v>
       </c>
       <c r="G2" t="n">
-        <v>378.65</v>
+        <v>382.42</v>
       </c>
       <c r="H2" t="n">
-        <v>4728.32</v>
+        <v>4812.03</v>
       </c>
       <c r="I2" t="n">
-        <v>2145.13</v>
+        <v>2147.74</v>
       </c>
       <c r="J2" t="n">
-        <v>10.72</v>
+        <v>11.68</v>
       </c>
       <c r="K2" t="n">
-        <v>65.72</v>
+        <v>68.77</v>
       </c>
       <c r="L2" t="n">
-        <v>38.52</v>
+        <v>37.34</v>
       </c>
       <c r="M2" t="n">
-        <v>455.7</v>
+        <v>456.37</v>
       </c>
       <c r="N2" t="n">
-        <v>44.75</v>
+        <v>48.58</v>
       </c>
       <c r="O2" t="n">
-        <v>7.59</v>
+        <v>7.29</v>
       </c>
       <c r="P2" t="n">
-        <v>519.25</v>
+        <v>528.11</v>
       </c>
       <c r="Q2" t="n">
-        <v>2.37</v>
+        <v>2.34</v>
       </c>
       <c r="R2" t="n">
-        <v>27.47</v>
+        <v>27.51</v>
       </c>
       <c r="S2" t="n">
-        <v>2565.56</v>
+        <v>2581.66</v>
       </c>
       <c r="T2" t="n">
-        <v>2467.47</v>
+        <v>2562.55</v>
       </c>
       <c r="U2" t="n">
-        <v>168.25</v>
+        <v>171.78</v>
       </c>
       <c r="V2" t="n">
-        <v>111.79</v>
+        <v>113.65</v>
       </c>
       <c r="W2" t="n">
-        <v>109.58</v>
+        <v>109.19</v>
       </c>
       <c r="X2" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="Y2" t="n">
-        <v>886.37</v>
+        <v>896.01</v>
       </c>
       <c r="Z2" t="n">
-        <v>2778.84</v>
+        <v>2790.8</v>
       </c>
       <c r="AA2" t="n">
-        <v>972.52</v>
+        <v>973.67</v>
       </c>
       <c r="AB2" t="n">
-        <v>11639.69</v>
+        <v>11655.77</v>
       </c>
       <c r="AC2" t="n">
-        <v>2039.23</v>
+        <v>2111.26</v>
       </c>
       <c r="AD2" t="n">
-        <v>551.7</v>
+        <v>555.87</v>
       </c>
       <c r="AE2" t="n">
-        <v>964.36</v>
+        <v>979.68</v>
       </c>
       <c r="AF2" t="n">
-        <v>81.66</v>
+        <v>80.63</v>
       </c>
       <c r="AG2" t="n">
-        <v>366.94</v>
+        <v>385.06</v>
       </c>
       <c r="AH2" t="n">
-        <v>23.98</v>
+        <v>23.34</v>
       </c>
       <c r="AI2" t="n">
-        <v>210.83</v>
+        <v>219.61</v>
       </c>
       <c r="AJ2" t="n">
-        <v>80.1</v>
+        <v>77.89</v>
       </c>
       <c r="AK2" t="n">
         <v>0.14</v>
       </c>
       <c r="AL2" t="n">
-        <v>1.670247105E7</v>
+        <v>1.592511719E7</v>
       </c>
       <c r="AM2" t="n">
-        <v>260783.29</v>
+        <v>264909.34</v>
       </c>
       <c r="AN2" t="n">
-        <v>4852.34</v>
+        <v>4895.74</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="n">
-        <v>3571.64</v>
+        <v>3575.85</v>
       </c>
       <c r="D3" t="n">
-        <v>4122.57</v>
+        <v>4165.33</v>
       </c>
       <c r="E3" t="n">
-        <v>22.38</v>
+        <v>22.39</v>
       </c>
       <c r="F3" t="n">
-        <v>4476.58</v>
+        <v>4555.22</v>
       </c>
       <c r="G3" t="n">
-        <v>378.65</v>
+        <v>385.39</v>
       </c>
       <c r="H3" t="n">
-        <v>4728.32</v>
+        <v>4817.21</v>
       </c>
       <c r="I3" t="n">
-        <v>2145.13</v>
+        <v>2147.66</v>
       </c>
       <c r="J3" t="n">
-        <v>10.72</v>
+        <v>11.74</v>
       </c>
       <c r="K3" t="n">
-        <v>65.72</v>
+        <v>68.77</v>
       </c>
       <c r="L3" t="n">
-        <v>38.52</v>
+        <v>37.55</v>
       </c>
       <c r="M3" t="n">
-        <v>455.7</v>
+        <v>456.21</v>
       </c>
       <c r="N3" t="n">
-        <v>44.75</v>
+        <v>49.35</v>
       </c>
       <c r="O3" t="n">
-        <v>7.59</v>
+        <v>7.27</v>
       </c>
       <c r="P3" t="n">
-        <v>519.25</v>
+        <v>528.78</v>
       </c>
       <c r="Q3" t="n">
-        <v>2.37</v>
+        <v>2.35</v>
       </c>
       <c r="R3" t="n">
-        <v>27.47</v>
+        <v>27.51</v>
       </c>
       <c r="S3" t="n">
-        <v>2565.56</v>
+        <v>2583.71</v>
       </c>
       <c r="T3" t="n">
-        <v>2467.47</v>
+        <v>2568.18</v>
       </c>
       <c r="U3" t="n">
-        <v>168.25</v>
+        <v>171.61</v>
       </c>
       <c r="V3" t="n">
-        <v>111.79</v>
+        <v>113.7</v>
       </c>
       <c r="W3" t="n">
-        <v>109.58</v>
+        <v>109.86</v>
       </c>
       <c r="X3" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="Y3" t="n">
-        <v>886.37</v>
+        <v>901.85</v>
       </c>
       <c r="Z3" t="n">
-        <v>2778.84</v>
+        <v>2798.55</v>
       </c>
       <c r="AA3" t="n">
-        <v>972.52</v>
+        <v>973.6</v>
       </c>
       <c r="AB3" t="n">
-        <v>11639.69</v>
+        <v>11655.31</v>
       </c>
       <c r="AC3" t="n">
-        <v>2039.23</v>
+        <v>2122.27</v>
       </c>
       <c r="AD3" t="n">
-        <v>551.7</v>
+        <v>557.35</v>
       </c>
       <c r="AE3" t="n">
-        <v>964.36</v>
+        <v>984.57</v>
       </c>
       <c r="AF3" t="n">
-        <v>81.66</v>
+        <v>80.61</v>
       </c>
       <c r="AG3" t="n">
-        <v>366.94</v>
+        <v>385.63</v>
       </c>
       <c r="AH3" t="n">
-        <v>23.98</v>
+        <v>23.47</v>
       </c>
       <c r="AI3" t="n">
-        <v>210.83</v>
+        <v>220.73</v>
       </c>
       <c r="AJ3" t="n">
-        <v>80.1</v>
+        <v>77.86</v>
       </c>
       <c r="AK3" t="n">
         <v>0.14</v>
       </c>
       <c r="AL3" t="n">
-        <v>1.670247105E7</v>
+        <v>1.621681946E7</v>
       </c>
       <c r="AM3" t="n">
-        <v>260783.29</v>
+        <v>275091.57</v>
       </c>
       <c r="AN3" t="n">
-        <v>4852.34</v>
+        <v>4896.24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="n">
-        <v>3570.6</v>
+        <v>3575.93</v>
       </c>
       <c r="D4" t="n">
-        <v>4118.69</v>
+        <v>4161.13</v>
       </c>
       <c r="E4" t="n">
-        <v>22.38</v>
+        <v>22.45</v>
       </c>
       <c r="F4" t="n">
-        <v>4467.44</v>
+        <v>4560.55</v>
       </c>
       <c r="G4" t="n">
-        <v>376.33</v>
+        <v>386.22</v>
       </c>
       <c r="H4" t="n">
-        <v>4718.73</v>
+        <v>4799.79</v>
       </c>
       <c r="I4" t="n">
-        <v>2144.5</v>
+        <v>2147.71</v>
       </c>
       <c r="J4" t="n">
-        <v>10.73</v>
+        <v>11.73</v>
       </c>
       <c r="K4" t="n">
-        <v>65.55</v>
+        <v>68.48</v>
       </c>
       <c r="L4" t="n">
-        <v>38.44</v>
+        <v>37.51</v>
       </c>
       <c r="M4" t="n">
-        <v>455.61</v>
+        <v>456.4</v>
       </c>
       <c r="N4" t="n">
-        <v>44.46</v>
+        <v>50.18</v>
       </c>
       <c r="O4" t="n">
-        <v>7.56</v>
+        <v>7.34</v>
       </c>
       <c r="P4" t="n">
-        <v>518.06</v>
+        <v>528.32</v>
       </c>
       <c r="Q4" t="n">
-        <v>2.36</v>
+        <v>2.37</v>
       </c>
       <c r="R4" t="n">
-        <v>27.47</v>
+        <v>27.51</v>
       </c>
       <c r="S4" t="n">
-        <v>2566.65</v>
+        <v>2590.78</v>
       </c>
       <c r="T4" t="n">
-        <v>2456.93</v>
+        <v>2559.47</v>
       </c>
       <c r="U4" t="n">
-        <v>167.87</v>
+        <v>171.35</v>
       </c>
       <c r="V4" t="n">
-        <v>111.48</v>
+        <v>113.82</v>
       </c>
       <c r="W4" t="n">
-        <v>109.28</v>
+        <v>109.71</v>
       </c>
       <c r="X4" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="Y4" t="n">
-        <v>884.25</v>
+        <v>901.31</v>
       </c>
       <c r="Z4" t="n">
-        <v>2774.79</v>
+        <v>2798.29</v>
       </c>
       <c r="AA4" t="n">
-        <v>972.21</v>
+        <v>973.6</v>
       </c>
       <c r="AB4" t="n">
-        <v>11636.3</v>
+        <v>11659.37</v>
       </c>
       <c r="AC4" t="n">
-        <v>2040.95</v>
+        <v>2130.72</v>
       </c>
       <c r="AD4" t="n">
-        <v>551.18</v>
+        <v>556.85</v>
       </c>
       <c r="AE4" t="n">
-        <v>960.38</v>
+        <v>983.49</v>
       </c>
       <c r="AF4" t="n">
-        <v>81.44</v>
+        <v>80.77</v>
       </c>
       <c r="AG4" t="n">
-        <v>367.08</v>
+        <v>386.2</v>
       </c>
       <c r="AH4" t="n">
-        <v>23.53</v>
+        <v>23.45</v>
       </c>
       <c r="AI4" t="n">
-        <v>210.66</v>
+        <v>219.86</v>
       </c>
       <c r="AJ4" t="n">
-        <v>80.24</v>
+        <v>77.95</v>
       </c>
       <c r="AK4" t="n">
         <v>0.14</v>
       </c>
       <c r="AL4" t="n">
-        <v>1.658184855E7</v>
+        <v>1.616297116E7</v>
       </c>
       <c r="AM4" t="n">
-        <v>256172.7</v>
+        <v>269630.84</v>
       </c>
       <c r="AN4" t="n">
-        <v>4870.39</v>
+        <v>4887.16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="n">
-        <v>3569.17</v>
+        <v>3575.93</v>
       </c>
       <c r="D5" t="n">
-        <v>4134.17</v>
+        <v>4161.13</v>
       </c>
       <c r="E5" t="n">
-        <v>22.48</v>
+        <v>22.45</v>
       </c>
       <c r="F5" t="n">
-        <v>4493.2</v>
+        <v>4560.55</v>
       </c>
       <c r="G5" t="n">
-        <v>379.11</v>
+        <v>386.22</v>
       </c>
       <c r="H5" t="n">
-        <v>4735.57</v>
+        <v>4799.79</v>
       </c>
       <c r="I5" t="n">
-        <v>2143.65</v>
+        <v>2147.71</v>
       </c>
       <c r="J5" t="n">
-        <v>10.81</v>
+        <v>11.73</v>
       </c>
       <c r="K5" t="n">
-        <v>66.03</v>
+        <v>68.48</v>
       </c>
       <c r="L5" t="n">
-        <v>38.28</v>
+        <v>37.51</v>
       </c>
       <c r="M5" t="n">
-        <v>455.36</v>
+        <v>456.4</v>
       </c>
       <c r="N5" t="n">
-        <v>44.14</v>
+        <v>50.18</v>
       </c>
       <c r="O5" t="n">
-        <v>7.51</v>
+        <v>7.34</v>
       </c>
       <c r="P5" t="n">
-        <v>518.91</v>
+        <v>528.32</v>
       </c>
       <c r="Q5" t="n">
         <v>2.37</v>
       </c>
       <c r="R5" t="n">
-        <v>27.46</v>
+        <v>27.51</v>
       </c>
       <c r="S5" t="n">
-        <v>2566.82</v>
+        <v>2590.78</v>
       </c>
       <c r="T5" t="n">
-        <v>2473.43</v>
+        <v>2559.47</v>
       </c>
       <c r="U5" t="n">
-        <v>168.51</v>
+        <v>171.35</v>
       </c>
       <c r="V5" t="n">
-        <v>111.71</v>
+        <v>113.82</v>
       </c>
       <c r="W5" t="n">
-        <v>109.55</v>
+        <v>109.71</v>
       </c>
       <c r="X5" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="Y5" t="n">
-        <v>886.53</v>
+        <v>901.31</v>
       </c>
       <c r="Z5" t="n">
-        <v>2779.51</v>
+        <v>2798.29</v>
       </c>
       <c r="AA5" t="n">
-        <v>971.82</v>
+        <v>973.6</v>
       </c>
       <c r="AB5" t="n">
-        <v>11635.44</v>
+        <v>11659.37</v>
       </c>
       <c r="AC5" t="n">
-        <v>2052.81</v>
+        <v>2130.72</v>
       </c>
       <c r="AD5" t="n">
-        <v>553.23</v>
+        <v>556.85</v>
       </c>
       <c r="AE5" t="n">
-        <v>963.89</v>
+        <v>983.49</v>
       </c>
       <c r="AF5" t="n">
-        <v>81.38</v>
+        <v>80.77</v>
       </c>
       <c r="AG5" t="n">
-        <v>368.13</v>
+        <v>386.2</v>
       </c>
       <c r="AH5" t="n">
-        <v>23.52</v>
+        <v>23.45</v>
       </c>
       <c r="AI5" t="n">
-        <v>211.41</v>
+        <v>219.86</v>
       </c>
       <c r="AJ5" t="n">
-        <v>80.25</v>
+        <v>77.95</v>
       </c>
       <c r="AK5" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" t="n">
-        <v>1.684339507E7</v>
+        <v>1.616297116E7</v>
       </c>
       <c r="AM5" t="n">
-        <v>265001.95</v>
+        <v>269630.84</v>
       </c>
       <c r="AN5" t="n">
-        <v>4841.19</v>
+        <v>4887.16</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="n">
-        <v>3568.71</v>
+        <v>3575.93</v>
       </c>
       <c r="D6" t="n">
-        <v>4094.2</v>
+        <v>4161.13</v>
       </c>
       <c r="E6" t="n">
-        <v>22.35</v>
+        <v>22.45</v>
       </c>
       <c r="F6" t="n">
-        <v>4461.72</v>
+        <v>4560.55</v>
       </c>
       <c r="G6" t="n">
-        <v>373.64</v>
+        <v>386.22</v>
       </c>
       <c r="H6" t="n">
-        <v>4712.66</v>
+        <v>4799.79</v>
       </c>
       <c r="I6" t="n">
-        <v>2143.37</v>
+        <v>2147.71</v>
       </c>
       <c r="J6" t="n">
-        <v>10.59</v>
+        <v>11.73</v>
       </c>
       <c r="K6" t="n">
-        <v>65.36</v>
+        <v>68.48</v>
       </c>
       <c r="L6" t="n">
-        <v>37.96</v>
+        <v>37.51</v>
       </c>
       <c r="M6" t="n">
-        <v>455.27</v>
+        <v>456.4</v>
       </c>
       <c r="N6" t="n">
-        <v>43.92</v>
+        <v>50.18</v>
       </c>
       <c r="O6" t="n">
-        <v>7.45</v>
+        <v>7.34</v>
       </c>
       <c r="P6" t="n">
-        <v>516.69</v>
+        <v>528.32</v>
       </c>
       <c r="Q6" t="n">
-        <v>2.33</v>
+        <v>2.37</v>
       </c>
       <c r="R6" t="n">
-        <v>27.45</v>
+        <v>27.51</v>
       </c>
       <c r="S6" t="n">
-        <v>2561.24</v>
+        <v>2590.78</v>
       </c>
       <c r="T6" t="n">
-        <v>2450.45</v>
+        <v>2559.47</v>
       </c>
       <c r="U6" t="n">
-        <v>166.92</v>
+        <v>171.35</v>
       </c>
       <c r="V6" t="n">
-        <v>111.3</v>
+        <v>113.82</v>
       </c>
       <c r="W6" t="n">
-        <v>108.59</v>
+        <v>109.71</v>
       </c>
       <c r="X6" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="Y6" t="n">
-        <v>882.91</v>
+        <v>901.31</v>
       </c>
       <c r="Z6" t="n">
-        <v>2766.55</v>
+        <v>2798.29</v>
       </c>
       <c r="AA6" t="n">
-        <v>971.7</v>
+        <v>973.6</v>
       </c>
       <c r="AB6" t="n">
-        <v>11626.36</v>
+        <v>11659.37</v>
       </c>
       <c r="AC6" t="n">
-        <v>2039.87</v>
+        <v>2130.72</v>
       </c>
       <c r="AD6" t="n">
-        <v>548.01</v>
+        <v>556.85</v>
       </c>
       <c r="AE6" t="n">
-        <v>955.95</v>
+        <v>983.49</v>
       </c>
       <c r="AF6" t="n">
-        <v>81.25</v>
+        <v>80.77</v>
       </c>
       <c r="AG6" t="n">
-        <v>364.9</v>
+        <v>386.2</v>
       </c>
       <c r="AH6" t="n">
-        <v>23.52</v>
+        <v>23.45</v>
       </c>
       <c r="AI6" t="n">
-        <v>209.26</v>
+        <v>219.86</v>
       </c>
       <c r="AJ6" t="n">
-        <v>80.23</v>
+        <v>77.95</v>
       </c>
       <c r="AK6" t="n">
         <v>0.14</v>
       </c>
       <c r="AL6" t="n">
-        <v>1.628935895E7</v>
+        <v>1.616297116E7</v>
       </c>
       <c r="AM6" t="n">
-        <v>260854.86</v>
+        <v>269630.84</v>
       </c>
       <c r="AN6" t="n">
-        <v>4845.58</v>
+        <v>4887.16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" t="n">
-        <v>3567.99</v>
+        <v>3575.93</v>
       </c>
       <c r="D7" t="n">
-        <v>4102.3</v>
+        <v>4161.13</v>
       </c>
       <c r="E7" t="n">
-        <v>22.33</v>
+        <v>22.45</v>
       </c>
       <c r="F7" t="n">
-        <v>4460.82</v>
+        <v>4560.55</v>
       </c>
       <c r="G7" t="n">
-        <v>375.84</v>
+        <v>386.22</v>
       </c>
       <c r="H7" t="n">
-        <v>4725.98</v>
+        <v>4799.79</v>
       </c>
       <c r="I7" t="n">
-        <v>2142.94</v>
+        <v>2147.71</v>
       </c>
       <c r="J7" t="n">
-        <v>10.54</v>
+        <v>11.73</v>
       </c>
       <c r="K7" t="n">
-        <v>66.57</v>
+        <v>68.48</v>
       </c>
       <c r="L7" t="n">
-        <v>37.73</v>
+        <v>37.51</v>
       </c>
       <c r="M7" t="n">
-        <v>455.37</v>
+        <v>456.4</v>
       </c>
       <c r="N7" t="n">
-        <v>43.67</v>
+        <v>50.18</v>
       </c>
       <c r="O7" t="n">
-        <v>7.41</v>
+        <v>7.34</v>
       </c>
       <c r="P7" t="n">
-        <v>516.24</v>
+        <v>528.32</v>
       </c>
       <c r="Q7" t="n">
-        <v>2.35</v>
+        <v>2.37</v>
       </c>
       <c r="R7" t="n">
-        <v>27.45</v>
+        <v>27.51</v>
       </c>
       <c r="S7" t="n">
-        <v>2565.15</v>
+        <v>2590.78</v>
       </c>
       <c r="T7" t="n">
-        <v>2444.43</v>
+        <v>2559.47</v>
       </c>
       <c r="U7" t="n">
-        <v>167.25</v>
+        <v>171.35</v>
       </c>
       <c r="V7" t="n">
-        <v>111.4</v>
+        <v>113.82</v>
       </c>
       <c r="W7" t="n">
-        <v>108.6</v>
+        <v>109.71</v>
       </c>
       <c r="X7" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="Y7" t="n">
-        <v>885.14</v>
+        <v>901.31</v>
       </c>
       <c r="Z7" t="n">
-        <v>2767.81</v>
+        <v>2798.29</v>
       </c>
       <c r="AA7" t="n">
-        <v>971.5</v>
+        <v>973.6</v>
       </c>
       <c r="AB7" t="n">
-        <v>11624.01</v>
+        <v>11659.37</v>
       </c>
       <c r="AC7" t="n">
-        <v>2043.39</v>
+        <v>2130.72</v>
       </c>
       <c r="AD7" t="n">
-        <v>549.01</v>
+        <v>556.85</v>
       </c>
       <c r="AE7" t="n">
-        <v>957.43</v>
+        <v>983.49</v>
       </c>
       <c r="AF7" t="n">
-        <v>81.42</v>
+        <v>80.77</v>
       </c>
       <c r="AG7" t="n">
-        <v>364.77</v>
+        <v>386.2</v>
       </c>
       <c r="AH7" t="n">
-        <v>23.58</v>
+        <v>23.45</v>
       </c>
       <c r="AI7" t="n">
-        <v>208.18</v>
+        <v>219.86</v>
       </c>
       <c r="AJ7" t="n">
-        <v>80.24</v>
+        <v>77.95</v>
       </c>
       <c r="AK7" t="n">
         <v>0.14</v>
       </c>
       <c r="AL7" t="n">
-        <v>1.615393201E7</v>
+        <v>1.616297116E7</v>
       </c>
       <c r="AM7" t="n">
-        <v>251818.74</v>
+        <v>269630.84</v>
       </c>
       <c r="AN7" t="n">
-        <v>4847.76</v>
+        <v>4887.16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="n">
-        <v>3568.08</v>
+        <v>3576.05</v>
       </c>
       <c r="D8" t="n">
-        <v>4110.07</v>
+        <v>4152.51</v>
       </c>
       <c r="E8" t="n">
-        <v>22.31</v>
+        <v>22.42</v>
       </c>
       <c r="F8" t="n">
-        <v>4478.01</v>
+        <v>4536.7</v>
       </c>
       <c r="G8" t="n">
-        <v>378.09</v>
+        <v>384.26</v>
       </c>
       <c r="H8" t="n">
-        <v>4749.65</v>
+        <v>4792.8</v>
       </c>
       <c r="I8" t="n">
-        <v>2142.99</v>
+        <v>2147.78</v>
       </c>
       <c r="J8" t="n">
-        <v>10.57</v>
+        <v>11.69</v>
       </c>
       <c r="K8" t="n">
-        <v>67.71</v>
+        <v>68.48</v>
       </c>
       <c r="L8" t="n">
-        <v>37.64</v>
+        <v>37.37</v>
       </c>
       <c r="M8" t="n">
-        <v>455.65</v>
+        <v>456.54</v>
       </c>
       <c r="N8" t="n">
-        <v>43.99</v>
+        <v>50.29</v>
       </c>
       <c r="O8" t="n">
-        <v>7.38</v>
+        <v>7.33</v>
       </c>
       <c r="P8" t="n">
-        <v>516.18</v>
+        <v>527.42</v>
       </c>
       <c r="Q8" t="n">
-        <v>2.37</v>
+        <v>2.38</v>
       </c>
       <c r="R8" t="n">
-        <v>27.45</v>
+        <v>27.51</v>
       </c>
       <c r="S8" t="n">
-        <v>2576.23</v>
+        <v>2581.05</v>
       </c>
       <c r="T8" t="n">
-        <v>2458.76</v>
+        <v>2546.86</v>
       </c>
       <c r="U8" t="n">
-        <v>167.64</v>
+        <v>170.91</v>
       </c>
       <c r="V8" t="n">
-        <v>111.55</v>
+        <v>113.73</v>
       </c>
       <c r="W8" t="n">
-        <v>108.39</v>
+        <v>109.46</v>
       </c>
       <c r="X8" t="n">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="Y8" t="n">
-        <v>889.8</v>
+        <v>898.84</v>
       </c>
       <c r="Z8" t="n">
-        <v>2772.83</v>
+        <v>2795.86</v>
       </c>
       <c r="AA8" t="n">
-        <v>971.53</v>
+        <v>973.66</v>
       </c>
       <c r="AB8" t="n">
-        <v>11635.68</v>
+        <v>11659.77</v>
       </c>
       <c r="AC8" t="n">
-        <v>2057.18</v>
+        <v>2105.58</v>
       </c>
       <c r="AD8" t="n">
-        <v>550.07</v>
+        <v>555.67</v>
       </c>
       <c r="AE8" t="n">
-        <v>960.36</v>
+        <v>980.56</v>
       </c>
       <c r="AF8" t="n">
-        <v>81.21</v>
+        <v>80.76</v>
       </c>
       <c r="AG8" t="n">
-        <v>368.89</v>
+        <v>385.36</v>
       </c>
       <c r="AH8" t="n">
-        <v>23.53</v>
+        <v>23.36</v>
       </c>
       <c r="AI8" t="n">
-        <v>208.51</v>
+        <v>217.66</v>
       </c>
       <c r="AJ8" t="n">
-        <v>80.25</v>
+        <v>77.91</v>
       </c>
       <c r="AK8" t="n">
         <v>0.14</v>
       </c>
       <c r="AL8" t="n">
-        <v>1.586901796E7</v>
+        <v>1.569045578E7</v>
       </c>
       <c r="AM8" t="n">
-        <v>248116.79</v>
+        <v>262850.76</v>
       </c>
       <c r="AN8" t="n">
-        <v>4851.91</v>
+        <v>4893.44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Operator Report</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Operator Report</dc:creator>
 </cp:coreProperties>
 </file>