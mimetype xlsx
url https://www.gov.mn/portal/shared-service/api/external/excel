--- v1 (2026-06-03)
+++ v2 (2026-07-19)
@@ -128,69 +128,69 @@
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NPR</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
     <t>VND</t>
   </si>
   <si>
     <t>XAU</t>
   </si>
   <si>
     <t>XAG</t>
   </si>
   <si>
     <t>SDR</t>
   </si>
   <si>
-    <t>2026-06-03</t>
-[...17 lines deleted...]
-    <t>2026-05-28</t>
+    <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -221,51 +221,51 @@
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="2.42578125" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="11.42578125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="6.42578125" customWidth="true" bestFit="true"/>
-    <col min="11" max="11" width="6.42578125" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="5.42578125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="5.42578125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="5.42578125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="21" max="21" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="22" max="22" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="23" max="23" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="24" max="24" width="4.42578125" customWidth="true" bestFit="true"/>
     <col min="25" max="25" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="26" max="26" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="27" max="27" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="28" max="28" width="9.42578125" customWidth="true" bestFit="true"/>
     <col min="29" max="29" width="8.42578125" customWidth="true" bestFit="true"/>
     <col min="30" max="30" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="31" max="31" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="32" max="32" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="33" max="33" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="34" max="34" width="6.42578125" customWidth="true" bestFit="true"/>
     <col min="35" max="35" width="7.42578125" customWidth="true" bestFit="true"/>
     <col min="36" max="36" width="6.42578125" customWidth="true" bestFit="true"/>
@@ -383,889 +383,889 @@
       </c>
       <c r="AJ1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" t="n">
-        <v>3575.99</v>
+        <v>3583.88</v>
       </c>
       <c r="D2" t="n">
-        <v>4154.05</v>
+        <v>4098.53</v>
       </c>
       <c r="E2" t="n">
-        <v>22.39</v>
+        <v>22.08</v>
       </c>
       <c r="F2" t="n">
-        <v>4530.58</v>
+        <v>4444.57</v>
       </c>
       <c r="G2" t="n">
-        <v>382.42</v>
+        <v>370.74</v>
       </c>
       <c r="H2" t="n">
-        <v>4812.03</v>
+        <v>4807.95</v>
       </c>
       <c r="I2" t="n">
-        <v>2147.74</v>
+        <v>2152.48</v>
       </c>
       <c r="J2" t="n">
-        <v>11.68</v>
+        <v>11.45</v>
       </c>
       <c r="K2" t="n">
-        <v>68.77</v>
+        <v>72.3</v>
       </c>
       <c r="L2" t="n">
-        <v>37.34</v>
+        <v>37.54</v>
       </c>
       <c r="M2" t="n">
-        <v>456.37</v>
+        <v>457.19</v>
       </c>
       <c r="N2" t="n">
-        <v>48.58</v>
+        <v>47.09</v>
       </c>
       <c r="O2" t="n">
-        <v>7.29</v>
+        <v>7.66</v>
       </c>
       <c r="P2" t="n">
-        <v>528.11</v>
+        <v>527.41</v>
       </c>
       <c r="Q2" t="n">
-        <v>2.34</v>
+        <v>2.37</v>
       </c>
       <c r="R2" t="n">
-        <v>27.51</v>
+        <v>27.57</v>
       </c>
       <c r="S2" t="n">
-        <v>2581.66</v>
+        <v>2527.69</v>
       </c>
       <c r="T2" t="n">
-        <v>2562.55</v>
+        <v>2486.32</v>
       </c>
       <c r="U2" t="n">
-        <v>171.78</v>
+        <v>169.01</v>
       </c>
       <c r="V2" t="n">
-        <v>113.65</v>
+        <v>111.39</v>
       </c>
       <c r="W2" t="n">
-        <v>109.19</v>
+        <v>107.25</v>
       </c>
       <c r="X2" t="n">
         <v>0.2</v>
       </c>
       <c r="Y2" t="n">
-        <v>896.01</v>
+        <v>878.94</v>
       </c>
       <c r="Z2" t="n">
-        <v>2790.8</v>
+        <v>2771.86</v>
       </c>
       <c r="AA2" t="n">
-        <v>973.67</v>
+        <v>975.82</v>
       </c>
       <c r="AB2" t="n">
-        <v>11655.77</v>
+        <v>11645.43</v>
       </c>
       <c r="AC2" t="n">
-        <v>2111.26</v>
+        <v>2054.82</v>
       </c>
       <c r="AD2" t="n">
-        <v>555.87</v>
+        <v>548.25</v>
       </c>
       <c r="AE2" t="n">
-        <v>979.68</v>
+        <v>952.07</v>
       </c>
       <c r="AF2" t="n">
-        <v>80.63</v>
+        <v>80.46</v>
       </c>
       <c r="AG2" t="n">
-        <v>385.06</v>
+        <v>366.65</v>
       </c>
       <c r="AH2" t="n">
-        <v>23.34</v>
+        <v>23.46</v>
       </c>
       <c r="AI2" t="n">
-        <v>219.61</v>
+        <v>219.05</v>
       </c>
       <c r="AJ2" t="n">
-        <v>77.89</v>
+        <v>76.54</v>
       </c>
       <c r="AK2" t="n">
         <v>0.14</v>
       </c>
       <c r="AL2" t="n">
-        <v>1.592511719E7</v>
+        <v>1.472291951E7</v>
       </c>
       <c r="AM2" t="n">
-        <v>264909.34</v>
+        <v>212273.21</v>
       </c>
       <c r="AN2" t="n">
-        <v>4895.74</v>
+        <v>4862.83</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="n">
-        <v>3575.85</v>
+        <v>3583.88</v>
       </c>
       <c r="D3" t="n">
-        <v>4165.33</v>
+        <v>4098.53</v>
       </c>
       <c r="E3" t="n">
-        <v>22.39</v>
+        <v>22.08</v>
       </c>
       <c r="F3" t="n">
-        <v>4555.22</v>
+        <v>4444.57</v>
       </c>
       <c r="G3" t="n">
-        <v>385.39</v>
+        <v>370.74</v>
       </c>
       <c r="H3" t="n">
-        <v>4817.21</v>
+        <v>4807.95</v>
       </c>
       <c r="I3" t="n">
-        <v>2147.66</v>
+        <v>2152.48</v>
       </c>
       <c r="J3" t="n">
-        <v>11.74</v>
+        <v>11.45</v>
       </c>
       <c r="K3" t="n">
-        <v>68.77</v>
+        <v>72.3</v>
       </c>
       <c r="L3" t="n">
-        <v>37.55</v>
+        <v>37.54</v>
       </c>
       <c r="M3" t="n">
-        <v>456.21</v>
+        <v>457.19</v>
       </c>
       <c r="N3" t="n">
-        <v>49.35</v>
+        <v>47.09</v>
       </c>
       <c r="O3" t="n">
-        <v>7.27</v>
+        <v>7.66</v>
       </c>
       <c r="P3" t="n">
-        <v>528.78</v>
+        <v>527.41</v>
       </c>
       <c r="Q3" t="n">
-        <v>2.35</v>
+        <v>2.37</v>
       </c>
       <c r="R3" t="n">
-        <v>27.51</v>
+        <v>27.57</v>
       </c>
       <c r="S3" t="n">
-        <v>2583.71</v>
+        <v>2527.69</v>
       </c>
       <c r="T3" t="n">
-        <v>2568.18</v>
+        <v>2486.32</v>
       </c>
       <c r="U3" t="n">
-        <v>171.61</v>
+        <v>169.01</v>
       </c>
       <c r="V3" t="n">
-        <v>113.7</v>
+        <v>111.39</v>
       </c>
       <c r="W3" t="n">
-        <v>109.86</v>
+        <v>107.25</v>
       </c>
       <c r="X3" t="n">
         <v>0.2</v>
       </c>
       <c r="Y3" t="n">
-        <v>901.85</v>
+        <v>878.94</v>
       </c>
       <c r="Z3" t="n">
-        <v>2798.55</v>
+        <v>2771.86</v>
       </c>
       <c r="AA3" t="n">
-        <v>973.6</v>
+        <v>975.82</v>
       </c>
       <c r="AB3" t="n">
-        <v>11655.31</v>
+        <v>11645.43</v>
       </c>
       <c r="AC3" t="n">
-        <v>2122.27</v>
+        <v>2054.82</v>
       </c>
       <c r="AD3" t="n">
-        <v>557.35</v>
+        <v>548.25</v>
       </c>
       <c r="AE3" t="n">
-        <v>984.57</v>
+        <v>952.07</v>
       </c>
       <c r="AF3" t="n">
-        <v>80.61</v>
+        <v>80.46</v>
       </c>
       <c r="AG3" t="n">
-        <v>385.63</v>
+        <v>366.65</v>
       </c>
       <c r="AH3" t="n">
-        <v>23.47</v>
+        <v>23.46</v>
       </c>
       <c r="AI3" t="n">
-        <v>220.73</v>
+        <v>219.05</v>
       </c>
       <c r="AJ3" t="n">
-        <v>77.86</v>
+        <v>76.54</v>
       </c>
       <c r="AK3" t="n">
         <v>0.14</v>
       </c>
       <c r="AL3" t="n">
-        <v>1.621681946E7</v>
+        <v>1.472291951E7</v>
       </c>
       <c r="AM3" t="n">
-        <v>275091.57</v>
+        <v>212273.21</v>
       </c>
       <c r="AN3" t="n">
-        <v>4896.24</v>
+        <v>4862.83</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="n">
-        <v>3575.93</v>
+        <v>3583.88</v>
       </c>
       <c r="D4" t="n">
-        <v>4161.13</v>
+        <v>4098.53</v>
       </c>
       <c r="E4" t="n">
-        <v>22.45</v>
+        <v>22.08</v>
       </c>
       <c r="F4" t="n">
-        <v>4560.55</v>
+        <v>4444.57</v>
       </c>
       <c r="G4" t="n">
-        <v>386.22</v>
+        <v>370.74</v>
       </c>
       <c r="H4" t="n">
-        <v>4799.79</v>
+        <v>4807.95</v>
       </c>
       <c r="I4" t="n">
-        <v>2147.71</v>
+        <v>2152.48</v>
       </c>
       <c r="J4" t="n">
-        <v>11.73</v>
+        <v>11.45</v>
       </c>
       <c r="K4" t="n">
-        <v>68.48</v>
+        <v>72.3</v>
       </c>
       <c r="L4" t="n">
-        <v>37.51</v>
+        <v>37.54</v>
       </c>
       <c r="M4" t="n">
-        <v>456.4</v>
+        <v>457.19</v>
       </c>
       <c r="N4" t="n">
-        <v>50.18</v>
+        <v>47.09</v>
       </c>
       <c r="O4" t="n">
-        <v>7.34</v>
+        <v>7.66</v>
       </c>
       <c r="P4" t="n">
-        <v>528.32</v>
+        <v>527.41</v>
       </c>
       <c r="Q4" t="n">
         <v>2.37</v>
       </c>
       <c r="R4" t="n">
-        <v>27.51</v>
+        <v>27.57</v>
       </c>
       <c r="S4" t="n">
-        <v>2590.78</v>
+        <v>2527.69</v>
       </c>
       <c r="T4" t="n">
-        <v>2559.47</v>
+        <v>2486.32</v>
       </c>
       <c r="U4" t="n">
-        <v>171.35</v>
+        <v>169.01</v>
       </c>
       <c r="V4" t="n">
-        <v>113.82</v>
+        <v>111.39</v>
       </c>
       <c r="W4" t="n">
-        <v>109.71</v>
+        <v>107.25</v>
       </c>
       <c r="X4" t="n">
         <v>0.2</v>
       </c>
       <c r="Y4" t="n">
-        <v>901.31</v>
+        <v>878.94</v>
       </c>
       <c r="Z4" t="n">
-        <v>2798.29</v>
+        <v>2771.86</v>
       </c>
       <c r="AA4" t="n">
-        <v>973.6</v>
+        <v>975.82</v>
       </c>
       <c r="AB4" t="n">
-        <v>11659.37</v>
+        <v>11645.43</v>
       </c>
       <c r="AC4" t="n">
-        <v>2130.72</v>
+        <v>2054.82</v>
       </c>
       <c r="AD4" t="n">
-        <v>556.85</v>
+        <v>548.25</v>
       </c>
       <c r="AE4" t="n">
-        <v>983.49</v>
+        <v>952.07</v>
       </c>
       <c r="AF4" t="n">
-        <v>80.77</v>
+        <v>80.46</v>
       </c>
       <c r="AG4" t="n">
-        <v>386.2</v>
+        <v>366.65</v>
       </c>
       <c r="AH4" t="n">
-        <v>23.45</v>
+        <v>23.46</v>
       </c>
       <c r="AI4" t="n">
-        <v>219.86</v>
+        <v>219.05</v>
       </c>
       <c r="AJ4" t="n">
-        <v>77.95</v>
+        <v>76.54</v>
       </c>
       <c r="AK4" t="n">
         <v>0.14</v>
       </c>
       <c r="AL4" t="n">
-        <v>1.616297116E7</v>
+        <v>1.472291951E7</v>
       </c>
       <c r="AM4" t="n">
-        <v>269630.84</v>
+        <v>212273.21</v>
       </c>
       <c r="AN4" t="n">
-        <v>4887.16</v>
+        <v>4862.83</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="n">
-        <v>3575.93</v>
+        <v>3583.88</v>
       </c>
       <c r="D5" t="n">
-        <v>4161.13</v>
+        <v>4098.53</v>
       </c>
       <c r="E5" t="n">
-        <v>22.45</v>
+        <v>22.08</v>
       </c>
       <c r="F5" t="n">
-        <v>4560.55</v>
+        <v>4444.57</v>
       </c>
       <c r="G5" t="n">
-        <v>386.22</v>
+        <v>370.74</v>
       </c>
       <c r="H5" t="n">
-        <v>4799.79</v>
+        <v>4807.95</v>
       </c>
       <c r="I5" t="n">
-        <v>2147.71</v>
+        <v>2152.48</v>
       </c>
       <c r="J5" t="n">
-        <v>11.73</v>
+        <v>11.45</v>
       </c>
       <c r="K5" t="n">
-        <v>68.48</v>
+        <v>72.3</v>
       </c>
       <c r="L5" t="n">
-        <v>37.51</v>
+        <v>37.54</v>
       </c>
       <c r="M5" t="n">
-        <v>456.4</v>
+        <v>457.19</v>
       </c>
       <c r="N5" t="n">
-        <v>50.18</v>
+        <v>47.09</v>
       </c>
       <c r="O5" t="n">
-        <v>7.34</v>
+        <v>7.66</v>
       </c>
       <c r="P5" t="n">
-        <v>528.32</v>
+        <v>527.41</v>
       </c>
       <c r="Q5" t="n">
         <v>2.37</v>
       </c>
       <c r="R5" t="n">
-        <v>27.51</v>
+        <v>27.57</v>
       </c>
       <c r="S5" t="n">
-        <v>2590.78</v>
+        <v>2527.69</v>
       </c>
       <c r="T5" t="n">
-        <v>2559.47</v>
+        <v>2486.32</v>
       </c>
       <c r="U5" t="n">
-        <v>171.35</v>
+        <v>169.01</v>
       </c>
       <c r="V5" t="n">
-        <v>113.82</v>
+        <v>111.39</v>
       </c>
       <c r="W5" t="n">
-        <v>109.71</v>
+        <v>107.25</v>
       </c>
       <c r="X5" t="n">
         <v>0.2</v>
       </c>
       <c r="Y5" t="n">
-        <v>901.31</v>
+        <v>878.94</v>
       </c>
       <c r="Z5" t="n">
-        <v>2798.29</v>
+        <v>2771.86</v>
       </c>
       <c r="AA5" t="n">
-        <v>973.6</v>
+        <v>975.82</v>
       </c>
       <c r="AB5" t="n">
-        <v>11659.37</v>
+        <v>11645.43</v>
       </c>
       <c r="AC5" t="n">
-        <v>2130.72</v>
+        <v>2054.82</v>
       </c>
       <c r="AD5" t="n">
-        <v>556.85</v>
+        <v>548.25</v>
       </c>
       <c r="AE5" t="n">
-        <v>983.49</v>
+        <v>952.07</v>
       </c>
       <c r="AF5" t="n">
-        <v>80.77</v>
+        <v>80.46</v>
       </c>
       <c r="AG5" t="n">
-        <v>386.2</v>
+        <v>366.65</v>
       </c>
       <c r="AH5" t="n">
-        <v>23.45</v>
+        <v>23.46</v>
       </c>
       <c r="AI5" t="n">
-        <v>219.86</v>
+        <v>219.05</v>
       </c>
       <c r="AJ5" t="n">
-        <v>77.95</v>
+        <v>76.54</v>
       </c>
       <c r="AK5" t="n">
         <v>0.14</v>
       </c>
       <c r="AL5" t="n">
-        <v>1.616297116E7</v>
+        <v>1.472291951E7</v>
       </c>
       <c r="AM5" t="n">
-        <v>269630.84</v>
+        <v>212273.21</v>
       </c>
       <c r="AN5" t="n">
-        <v>4887.16</v>
+        <v>4862.83</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" t="n">
-        <v>3575.93</v>
+        <v>3583.88</v>
       </c>
       <c r="D6" t="n">
-        <v>4161.13</v>
+        <v>4098.53</v>
       </c>
       <c r="E6" t="n">
-        <v>22.45</v>
+        <v>22.08</v>
       </c>
       <c r="F6" t="n">
-        <v>4560.55</v>
+        <v>4444.57</v>
       </c>
       <c r="G6" t="n">
-        <v>386.22</v>
+        <v>370.74</v>
       </c>
       <c r="H6" t="n">
-        <v>4799.79</v>
+        <v>4807.95</v>
       </c>
       <c r="I6" t="n">
-        <v>2147.71</v>
+        <v>2152.48</v>
       </c>
       <c r="J6" t="n">
-        <v>11.73</v>
+        <v>11.45</v>
       </c>
       <c r="K6" t="n">
-        <v>68.48</v>
+        <v>72.3</v>
       </c>
       <c r="L6" t="n">
-        <v>37.51</v>
+        <v>37.54</v>
       </c>
       <c r="M6" t="n">
-        <v>456.4</v>
+        <v>457.19</v>
       </c>
       <c r="N6" t="n">
-        <v>50.18</v>
+        <v>47.09</v>
       </c>
       <c r="O6" t="n">
-        <v>7.34</v>
+        <v>7.66</v>
       </c>
       <c r="P6" t="n">
-        <v>528.32</v>
+        <v>527.41</v>
       </c>
       <c r="Q6" t="n">
         <v>2.37</v>
       </c>
       <c r="R6" t="n">
-        <v>27.51</v>
+        <v>27.57</v>
       </c>
       <c r="S6" t="n">
-        <v>2590.78</v>
+        <v>2527.69</v>
       </c>
       <c r="T6" t="n">
-        <v>2559.47</v>
+        <v>2486.32</v>
       </c>
       <c r="U6" t="n">
-        <v>171.35</v>
+        <v>169.01</v>
       </c>
       <c r="V6" t="n">
-        <v>113.82</v>
+        <v>111.39</v>
       </c>
       <c r="W6" t="n">
-        <v>109.71</v>
+        <v>107.25</v>
       </c>
       <c r="X6" t="n">
         <v>0.2</v>
       </c>
       <c r="Y6" t="n">
-        <v>901.31</v>
+        <v>878.94</v>
       </c>
       <c r="Z6" t="n">
-        <v>2798.29</v>
+        <v>2771.86</v>
       </c>
       <c r="AA6" t="n">
-        <v>973.6</v>
+        <v>975.82</v>
       </c>
       <c r="AB6" t="n">
-        <v>11659.37</v>
+        <v>11645.43</v>
       </c>
       <c r="AC6" t="n">
-        <v>2130.72</v>
+        <v>2054.82</v>
       </c>
       <c r="AD6" t="n">
-        <v>556.85</v>
+        <v>548.25</v>
       </c>
       <c r="AE6" t="n">
-        <v>983.49</v>
+        <v>952.07</v>
       </c>
       <c r="AF6" t="n">
-        <v>80.77</v>
+        <v>80.46</v>
       </c>
       <c r="AG6" t="n">
-        <v>386.2</v>
+        <v>366.65</v>
       </c>
       <c r="AH6" t="n">
-        <v>23.45</v>
+        <v>23.46</v>
       </c>
       <c r="AI6" t="n">
-        <v>219.86</v>
+        <v>219.05</v>
       </c>
       <c r="AJ6" t="n">
-        <v>77.95</v>
+        <v>76.54</v>
       </c>
       <c r="AK6" t="n">
         <v>0.14</v>
       </c>
       <c r="AL6" t="n">
-        <v>1.616297116E7</v>
+        <v>1.472291951E7</v>
       </c>
       <c r="AM6" t="n">
-        <v>269630.84</v>
+        <v>212273.21</v>
       </c>
       <c r="AN6" t="n">
-        <v>4887.16</v>
+        <v>4862.83</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" t="n">
-        <v>3575.93</v>
+        <v>3583.88</v>
       </c>
       <c r="D7" t="n">
-        <v>4161.13</v>
+        <v>4098.53</v>
       </c>
       <c r="E7" t="n">
-        <v>22.45</v>
+        <v>22.08</v>
       </c>
       <c r="F7" t="n">
-        <v>4560.55</v>
+        <v>4444.57</v>
       </c>
       <c r="G7" t="n">
-        <v>386.22</v>
+        <v>370.74</v>
       </c>
       <c r="H7" t="n">
-        <v>4799.79</v>
+        <v>4807.95</v>
       </c>
       <c r="I7" t="n">
-        <v>2147.71</v>
+        <v>2152.48</v>
       </c>
       <c r="J7" t="n">
-        <v>11.73</v>
+        <v>11.45</v>
       </c>
       <c r="K7" t="n">
-        <v>68.48</v>
+        <v>72.3</v>
       </c>
       <c r="L7" t="n">
-        <v>37.51</v>
+        <v>37.54</v>
       </c>
       <c r="M7" t="n">
-        <v>456.4</v>
+        <v>457.19</v>
       </c>
       <c r="N7" t="n">
-        <v>50.18</v>
+        <v>47.09</v>
       </c>
       <c r="O7" t="n">
-        <v>7.34</v>
+        <v>7.66</v>
       </c>
       <c r="P7" t="n">
-        <v>528.32</v>
+        <v>527.41</v>
       </c>
       <c r="Q7" t="n">
         <v>2.37</v>
       </c>
       <c r="R7" t="n">
-        <v>27.51</v>
+        <v>27.57</v>
       </c>
       <c r="S7" t="n">
-        <v>2590.78</v>
+        <v>2527.69</v>
       </c>
       <c r="T7" t="n">
-        <v>2559.47</v>
+        <v>2486.32</v>
       </c>
       <c r="U7" t="n">
-        <v>171.35</v>
+        <v>169.01</v>
       </c>
       <c r="V7" t="n">
-        <v>113.82</v>
+        <v>111.39</v>
       </c>
       <c r="W7" t="n">
-        <v>109.71</v>
+        <v>107.25</v>
       </c>
       <c r="X7" t="n">
         <v>0.2</v>
       </c>
       <c r="Y7" t="n">
-        <v>901.31</v>
+        <v>878.94</v>
       </c>
       <c r="Z7" t="n">
-        <v>2798.29</v>
+        <v>2771.86</v>
       </c>
       <c r="AA7" t="n">
-        <v>973.6</v>
+        <v>975.82</v>
       </c>
       <c r="AB7" t="n">
-        <v>11659.37</v>
+        <v>11645.43</v>
       </c>
       <c r="AC7" t="n">
-        <v>2130.72</v>
+        <v>2054.82</v>
       </c>
       <c r="AD7" t="n">
-        <v>556.85</v>
+        <v>548.25</v>
       </c>
       <c r="AE7" t="n">
-        <v>983.49</v>
+        <v>952.07</v>
       </c>
       <c r="AF7" t="n">
-        <v>80.77</v>
+        <v>80.46</v>
       </c>
       <c r="AG7" t="n">
-        <v>386.2</v>
+        <v>366.65</v>
       </c>
       <c r="AH7" t="n">
-        <v>23.45</v>
+        <v>23.46</v>
       </c>
       <c r="AI7" t="n">
-        <v>219.86</v>
+        <v>219.05</v>
       </c>
       <c r="AJ7" t="n">
-        <v>77.95</v>
+        <v>76.54</v>
       </c>
       <c r="AK7" t="n">
         <v>0.14</v>
       </c>
       <c r="AL7" t="n">
-        <v>1.616297116E7</v>
+        <v>1.472291951E7</v>
       </c>
       <c r="AM7" t="n">
-        <v>269630.84</v>
+        <v>212273.21</v>
       </c>
       <c r="AN7" t="n">
-        <v>4887.16</v>
+        <v>4862.83</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="n">
-        <v>3576.05</v>
+        <v>3583.88</v>
       </c>
       <c r="D8" t="n">
-        <v>4152.51</v>
+        <v>4098.53</v>
       </c>
       <c r="E8" t="n">
-        <v>22.42</v>
+        <v>22.08</v>
       </c>
       <c r="F8" t="n">
-        <v>4536.7</v>
+        <v>4444.57</v>
       </c>
       <c r="G8" t="n">
-        <v>384.26</v>
+        <v>370.74</v>
       </c>
       <c r="H8" t="n">
-        <v>4792.8</v>
+        <v>4807.95</v>
       </c>
       <c r="I8" t="n">
-        <v>2147.78</v>
+        <v>2152.48</v>
       </c>
       <c r="J8" t="n">
-        <v>11.69</v>
+        <v>11.45</v>
       </c>
       <c r="K8" t="n">
-        <v>68.48</v>
+        <v>72.3</v>
       </c>
       <c r="L8" t="n">
-        <v>37.37</v>
+        <v>37.54</v>
       </c>
       <c r="M8" t="n">
-        <v>456.54</v>
+        <v>457.19</v>
       </c>
       <c r="N8" t="n">
-        <v>50.29</v>
+        <v>47.09</v>
       </c>
       <c r="O8" t="n">
-        <v>7.33</v>
+        <v>7.66</v>
       </c>
       <c r="P8" t="n">
-        <v>527.42</v>
+        <v>527.41</v>
       </c>
       <c r="Q8" t="n">
-        <v>2.38</v>
+        <v>2.37</v>
       </c>
       <c r="R8" t="n">
-        <v>27.51</v>
+        <v>27.57</v>
       </c>
       <c r="S8" t="n">
-        <v>2581.05</v>
+        <v>2527.69</v>
       </c>
       <c r="T8" t="n">
-        <v>2546.86</v>
+        <v>2486.32</v>
       </c>
       <c r="U8" t="n">
-        <v>170.91</v>
+        <v>169.01</v>
       </c>
       <c r="V8" t="n">
-        <v>113.73</v>
+        <v>111.39</v>
       </c>
       <c r="W8" t="n">
-        <v>109.46</v>
+        <v>107.25</v>
       </c>
       <c r="X8" t="n">
         <v>0.2</v>
       </c>
       <c r="Y8" t="n">
-        <v>898.84</v>
+        <v>878.94</v>
       </c>
       <c r="Z8" t="n">
-        <v>2795.86</v>
+        <v>2771.86</v>
       </c>
       <c r="AA8" t="n">
-        <v>973.66</v>
+        <v>975.82</v>
       </c>
       <c r="AB8" t="n">
-        <v>11659.77</v>
+        <v>11645.43</v>
       </c>
       <c r="AC8" t="n">
-        <v>2105.58</v>
+        <v>2054.82</v>
       </c>
       <c r="AD8" t="n">
-        <v>555.67</v>
+        <v>548.25</v>
       </c>
       <c r="AE8" t="n">
-        <v>980.56</v>
+        <v>952.07</v>
       </c>
       <c r="AF8" t="n">
-        <v>80.76</v>
+        <v>80.46</v>
       </c>
       <c r="AG8" t="n">
-        <v>385.36</v>
+        <v>366.65</v>
       </c>
       <c r="AH8" t="n">
-        <v>23.36</v>
+        <v>23.46</v>
       </c>
       <c r="AI8" t="n">
-        <v>217.66</v>
+        <v>219.05</v>
       </c>
       <c r="AJ8" t="n">
-        <v>77.91</v>
+        <v>76.54</v>
       </c>
       <c r="AK8" t="n">
         <v>0.14</v>
       </c>
       <c r="AL8" t="n">
-        <v>1.569045578E7</v>
+        <v>1.472291951E7</v>
       </c>
       <c r="AM8" t="n">
-        <v>262850.76</v>
+        <v>212273.21</v>
       </c>
       <c r="AN8" t="n">
-        <v>4893.44</v>
+        <v>4862.83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Operator Report</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Operator Report</dc:creator>
 </cp:coreProperties>
 </file>